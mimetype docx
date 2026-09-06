--- v0 (2025-10-20)
+++ v1 (2026-09-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00825628" w:rsidRPr="00E96FEE" w:rsidRDefault="00B952ED" w:rsidP="00554F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1628775" cy="714783"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -99,52 +99,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E96FEE" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Logo de l’école doctorale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00825628" w:rsidRPr="00E96FEE" w:rsidRDefault="00E96FEE" w:rsidP="00825628">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1305,66 +1303,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Université</w:t>
       </w:r>
       <w:r w:rsidR="002F414C" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paris Nanterre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00151B31" w:rsidRPr="00E96FEE" w:rsidRDefault="00914167" w:rsidP="00151B31">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00151B31" w:rsidRPr="00E96FEE" w:rsidRDefault="00784161" w:rsidP="00151B31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Monica HEINTZ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00151B31" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00151B31" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00151B31" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00151B31" w:rsidRPr="00E96FEE">
@@ -1383,51 +1383,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00151B31" w:rsidRPr="00E96FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mme/M.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00151B31" w:rsidRPr="00E96FEE" w:rsidSect="00E96FEE">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EE6BA7" w:rsidRDefault="00EE6BA7" w:rsidP="007131A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EE6BA7" w:rsidRDefault="00EE6BA7" w:rsidP="007131A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -1436,173 +1436,173 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007131A7" w:rsidRDefault="007131A7" w:rsidP="00BF05B0">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF05B0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:sym w:font="Wingdings" w:char="F0AC"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> La codirectrice ou le codirecteur de thèse doit être </w:t>
     </w:r>
     <w:r w:rsidR="005C27BC">
       <w:t>titulaire d’une habilitation à diriger des recherches (HDR)</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> ou avoir deman</w:t>
     </w:r>
     <w:r w:rsidR="00BF05B0">
       <w:t>dé une dérogation auprès de la c</w:t>
     </w:r>
     <w:r>
       <w:t>ommission</w:t>
     </w:r>
     <w:r w:rsidR="00BF05B0">
       <w:t xml:space="preserve"> de la</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> recherche.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="007131A7" w:rsidRDefault="007131A7" w:rsidP="00BF05B0">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00EE6BA7" w:rsidRDefault="00EE6BA7" w:rsidP="007131A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00EE6BA7" w:rsidRDefault="00EE6BA7" w:rsidP="007131A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00DB7DEE" w:rsidRDefault="00DB7DEE" w:rsidP="00DB7DEE">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Au moins égal à 50%</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A65F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6836467C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2086,90 +2086,91 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00151B31"/>
     <w:rsid w:val="00151B31"/>
     <w:rsid w:val="00167E7F"/>
     <w:rsid w:val="001D5C08"/>
     <w:rsid w:val="0020450D"/>
     <w:rsid w:val="00235E0F"/>
     <w:rsid w:val="002F414C"/>
     <w:rsid w:val="00505C55"/>
     <w:rsid w:val="00534E9B"/>
     <w:rsid w:val="00554F40"/>
     <w:rsid w:val="005C27BC"/>
     <w:rsid w:val="00616CF5"/>
     <w:rsid w:val="007131A7"/>
+    <w:rsid w:val="00784161"/>
     <w:rsid w:val="00785F79"/>
     <w:rsid w:val="00825628"/>
     <w:rsid w:val="00914167"/>
     <w:rsid w:val="00A74A0C"/>
     <w:rsid w:val="00B024D4"/>
     <w:rsid w:val="00B952ED"/>
     <w:rsid w:val="00BF05B0"/>
     <w:rsid w:val="00C6489C"/>
     <w:rsid w:val="00CA15CC"/>
     <w:rsid w:val="00D36DF0"/>
     <w:rsid w:val="00D546B6"/>
     <w:rsid w:val="00DB7DEE"/>
     <w:rsid w:val="00E96FEE"/>
     <w:rsid w:val="00EE6BA7"/>
     <w:rsid w:val="00F505F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="264CBDDC"/>
+  <w14:docId w14:val="6C7879DE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D844E7FB-B2AA-47BE-AC9D-38CA62C72E96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2988,82 +2989,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{845CFF58-2D15-4E55-AD23-C6BF8D7F5459}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C465352D-ED67-4507-88CA-4A232D2D1FBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
-  <Characters>1003</Characters>
+  <Characters>1001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Paris Ouest Nanterre La Défense</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1183</CharactersWithSpaces>
+  <CharactersWithSpaces>1181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marin Christine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>